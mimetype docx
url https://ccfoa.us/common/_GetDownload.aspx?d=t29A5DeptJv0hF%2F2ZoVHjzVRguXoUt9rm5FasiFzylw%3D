--- v0 (2026-05-30)
+++ v1 (2026-09-01)
@@ -12,151 +12,111 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="319806F2" w14:textId="130D7F5C" w:rsidR="002C165F" w:rsidRDefault="002428E6">
       <w:r>
         <w:t>Incident Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138E7E52" w14:textId="36D89DAF" w:rsidR="002428E6" w:rsidRDefault="002428E6">
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="002428E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CCFOA Youth Football Incident Report (google.com)</w:t>
-        </w:r>
-[...40 lines deleted...]
-          <w:t>Varsity Flag Crew Observation Form - Referee ONLY</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C5212FD" w14:textId="77777777" w:rsidR="00993FDA" w:rsidRDefault="00993FDA"/>
     <w:p w14:paraId="2B1DA0A1" w14:textId="77777777" w:rsidR="00993FDA" w:rsidRDefault="00993FDA"/>
     <w:p w14:paraId="71FB5738" w14:textId="77777777" w:rsidR="00993FDA" w:rsidRDefault="00993FDA"/>
     <w:sectPr w:rsidR="00993FDA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002428E6"/>
     <w:rsid w:val="002428E6"/>
     <w:rsid w:val="002C165F"/>
     <w:rsid w:val="00484F99"/>
+    <w:rsid w:val="004D3F02"/>
+    <w:rsid w:val="0061534C"/>
     <w:rsid w:val="008E45A5"/>
     <w:rsid w:val="00993FDA"/>
     <w:rsid w:val="00E64374"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -749,50 +709,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002428E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -1096,51 +1057,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002428E6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScbMVl62NdqVFt6Oy7vjUnCrViAjxdt0HlkaUBDeEx4hAq6KQ/viewform" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSedpSYlIbGhv3grdt3RtH3kQwJtEizsjXm8tlBEsc3_An8rkw/viewform" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSdice4AFQR93ZYCvABnwcqHNRvKdAtX_fPcFwO6F51KtkxU2g/viewform" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScYWGCR66Zi46TPOQfLBa3L6vtjhtDmAzf-OfJ63h0GeeRgWw/viewform" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLScYWGCR66Zi46TPOQfLBa3L6vtjhtDmAzf-OfJ63h0GeeRgWw/viewform" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1405,54 +1366,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f42aa342-8706-4288-bd11-ebb85995028c}" enabled="1" method="Standard" siteId="{72f988bf-86f1-41af-91ab-2d7cd011db47}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>104</Words>
-  <Characters>599</Characters>
+  <Words>27</Words>
+  <Characters>157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>702</CharactersWithSpaces>
+  <CharactersWithSpaces>183</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johnny Gonzales</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>